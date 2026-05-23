--- v2 (2026-02-28)
+++ v3 (2026-05-23)
@@ -25,137 +25,404 @@
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\alfredo.conti\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr documentId="13_ncr:1_{831DE0C3-A540-4089-94F6-74596ACBCA2B}" revIDLastSave="0" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47"/>
   <bookViews>
     <workbookView windowHeight="11500" windowWidth="19420" xWindow="-110" xr2:uid="{CF347E83-1EF0-4BB4-94D7-2A8199751B49}" yWindow="-110"/>
   </bookViews>
   <sheets>
     <sheet name="Elenco Avvisi aperti" r:id="rId1" sheetId="1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="118">
   <si>
     <t>ID Avviso</t>
   </si>
   <si>
     <t>Piano di Zona</t>
   </si>
   <si>
     <t>Servizi abitativi di Regione Lombardia</t>
   </si>
   <si>
     <t>Data e ora di apertura dell'Avviso ai cittadini</t>
   </si>
   <si>
     <t>Data e ora di chiusura dell'Avviso ai cittadini</t>
   </si>
   <si>
     <t>Avvisi aperti al</t>
   </si>
   <si>
     <t>Comune capofila</t>
   </si>
   <si>
     <t>Comuni del Piano di Zona</t>
   </si>
   <si>
     <t>Anno Regolamento</t>
   </si>
   <si>
-    <t>28/02/2026 12:30:01</t>
-[...2 lines deleted...]
-    <t>12642</t>
+    <t>23/05/2026 16:30:03</t>
+  </si>
+  <si>
+    <t>12902</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>BRESCIA EST</t>
-[...47 lines deleted...]
-    <t>25/03/2026 23:59</t>
+    <t>ABBIATEGRASSO</t>
+  </si>
+  <si>
+    <t>COMUNE DI ABBIATEGRASSO</t>
+  </si>
+  <si>
+    <t>ABBIATEGRASSO, ALBAIRATE, BESATE, BUBBIANO, CALVIGNASCO, CASSINETTA DI LUGAGNANO, CISLIANO, GAGGIANO, GUDO VISCONTI, MORIMONDO, MOTTA VISCONTI, OZZERO, ROSATE, VERMEZZO CON ZELO</t>
+  </si>
+  <si>
+    <t>20/04/2026 00:00</t>
+  </si>
+  <si>
+    <t>05/06/2026 23:59</t>
+  </si>
+  <si>
+    <t>13002</t>
+  </si>
+  <si>
+    <t>BERGAMO</t>
+  </si>
+  <si>
+    <t>COMUNE DI BERGAMO</t>
+  </si>
+  <si>
+    <t>BERGAMO, GORLE, ORIO AL SERIO, PONTERANICA, SORISOLE, TORRE BOLDONE</t>
+  </si>
+  <si>
+    <t>20/04/2026 09:00</t>
+  </si>
+  <si>
+    <t>25/05/2026 12:00</t>
+  </si>
+  <si>
+    <t>13182</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VISCONTEO SUD MILANO </t>
+  </si>
+  <si>
+    <t>COMUNE DI ROZZANO</t>
+  </si>
+  <si>
+    <t>BASIGLIO, BINASCO, CASARILE, LACCHIARELLA, LOCATE DI TRIULZI, NOVIGLIO, OPERA, PIEVE EMANUELE, ROZZANO, VERNATE, ZIBIDO SAN GIACOMO</t>
+  </si>
+  <si>
+    <t>11/05/2026 10:00</t>
+  </si>
+  <si>
+    <t>15/06/2026 10:00</t>
+  </si>
+  <si>
+    <t>13302</t>
+  </si>
+  <si>
+    <t>ERBA</t>
+  </si>
+  <si>
+    <t>COMUNE DI ERBA</t>
+  </si>
+  <si>
+    <t>ALBAVILLA, ALSERIO, ALZATE BRIANZA, ANZANO DEL PARCO, ASSO, BARNI, BRENNA, CAGLIO, CANZO, CASLINO D'ERBA, CASTELMARTE, ERBA, EUPILIO, LAMBRUGO, LASNIGO, LONGONE AL SEGRINO, MAGREGLIO, MERONE, MONGUZZO, ORSENIGO, PONTE LAMBRO, PROSERPIO, PUSIANO, REZZAGO, SORMANO, VALBRONA, VELESO, ZELBIO</t>
+  </si>
+  <si>
+    <t>15/05/2026 08:00</t>
+  </si>
+  <si>
+    <t>26/06/2026 13:00</t>
+  </si>
+  <si>
+    <t>12962</t>
+  </si>
+  <si>
+    <t>GARBAGNATE MILANESE</t>
+  </si>
+  <si>
+    <t>COMUNE DI BOLLATE</t>
+  </si>
+  <si>
+    <t>BARANZATE, BOLLATE, CESATE, GARBAGNATE MILANESE, NOVATE MILANESE, PADERNO DUGNANO, SENAGO, SOLARO</t>
+  </si>
+  <si>
+    <t>21/04/2026 12:00</t>
+  </si>
+  <si>
+    <t>24/05/2026 23:59</t>
+  </si>
+  <si>
+    <t>13062</t>
+  </si>
+  <si>
+    <t>LOMELLINA</t>
+  </si>
+  <si>
+    <t>COMUNE DI VIGEVANO</t>
+  </si>
+  <si>
+    <t>ALAGNA, ALBONESE, BORGO SAN SIRO, BREME, CANDIA LOMELLINA, CASSOLNOVO, CASTELLO D'AGOGNA, CASTELNOVETTO, CERETTO LOMELLINA, CERGNAGO, CILAVEGNA, CONFIENZA, COZZO, DORNO, FERRERA ERBOGNONE, FRASCAROLO, GALLIAVOLA, GAMBARANA, GAMBOLO', GARLASCO, GRAVELLONA LOMELLINA, GROPELLO CAIROLI, LANGOSCO, LOMELLO, MEDE, MEZZANA BIGLI, MORTARA, NICORVO, OLEVANO DI LOMELLINA, OTTOBIANO, PALESTRO, PARONA, PIEVE ALBIGNOLA, PIEVE DEL CAIRO, ROBBIO, ROSASCO, SAN GIORGIO DI LOMELLINA, SANNAZZARO DE' BURGONDI, SANT'ANGELO LOMELLINA, SARTIRANA LOMELLINA, SCALDASOLE, SEMIANA, SUARDI, TORRE BERETTI E CASTELLARO, TROMELLO, VALEGGIO, VALLE LOMELLINA, VELEZZO LOMELLINA, VIGEVANO, VILLA BISCOSSI, ZEME</t>
+  </si>
+  <si>
+    <t>07/05/2026 12:00</t>
+  </si>
+  <si>
+    <t>07/07/2026 12:00</t>
+  </si>
+  <si>
+    <t>13122</t>
+  </si>
+  <si>
+    <t>MARIANO COMENSE</t>
+  </si>
+  <si>
+    <t>COMUNE DI MARIANO COMENSE</t>
+  </si>
+  <si>
+    <t>AROSIO, CABIATE, CARUGO, INVERIGO, LURAGO D'ERBA, MARIANO COMENSE</t>
+  </si>
+  <si>
+    <t>11/05/2026 09:00</t>
+  </si>
+  <si>
+    <t>11/06/2026 12:00</t>
+  </si>
+  <si>
+    <t>13222</t>
+  </si>
+  <si>
+    <t>MONTE ORFANO</t>
+  </si>
+  <si>
+    <t>COMUNE DI PALAZZOLO SULL'OGLIO</t>
+  </si>
+  <si>
+    <t>ADRO, CAPRIOLO, COLOGNE, ERBUSCO, PALAZZOLO SULL'OGLIO, PONTOGLIO</t>
+  </si>
+  <si>
+    <t>04/05/2026 10:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 10:00</t>
+  </si>
+  <si>
+    <t>13282</t>
+  </si>
+  <si>
+    <t>MONZA</t>
+  </si>
+  <si>
+    <t>COMUNE DI MONZA</t>
+  </si>
+  <si>
+    <t>BRUGHERIO, MONZA, VILLASANTA</t>
+  </si>
+  <si>
+    <t>12/06/2026 13:00</t>
+  </si>
+  <si>
+    <t>13325</t>
+  </si>
+  <si>
+    <t>OSTIGLIA</t>
+  </si>
+  <si>
+    <t>COMUNE DI SERMIDE E FELONICA</t>
+  </si>
+  <si>
+    <t>BORGO CARBONARA, BORGO MANTOVANO, MAGNACAVALLO, OSTIGLIA, POGGIO RUSCO, QUINGENTOLE, QUISTELLO, SAN GIACOMO DELLE SEGNATE, SAN GIOVANNI DEL DOSSO, SCHIVENOGLIA, SERMIDE E FELONICA, SERRAVALLE A PO, SUSTINENTE</t>
+  </si>
+  <si>
+    <t>18/05/2026 20:00</t>
+  </si>
+  <si>
+    <t>17/06/2026 20:00</t>
+  </si>
+  <si>
+    <t>13162</t>
+  </si>
+  <si>
+    <t>SEREGNO</t>
+  </si>
+  <si>
+    <t>COMUNE DI SEREGNO</t>
+  </si>
+  <si>
+    <t>BARLASSINA, CERIANO LAGHETTO, COGLIATE, GIUSSANO, LAZZATE, LENTATE SUL SEVESO, MEDA, MISINTO, SEREGNO, SEVESO</t>
+  </si>
+  <si>
+    <t>05/05/2026 12:00</t>
+  </si>
+  <si>
+    <t>15/06/2026 11:00</t>
+  </si>
+  <si>
+    <t>13042</t>
+  </si>
+  <si>
+    <t>SERIATE</t>
+  </si>
+  <si>
+    <t>COMUNE DI SERIATE</t>
+  </si>
+  <si>
+    <t>ALBANO SANT'ALESSANDRO, BAGNATICA, BRUSAPORTO, CAVERNAGO, COSTA DI MEZZATE, GRASSOBBIO, MONTELLO, PEDRENGO, SCANZOROSCIATE, SERIATE, TORRE DE' ROVERI</t>
+  </si>
+  <si>
+    <t>12/05/2026 12:00</t>
+  </si>
+  <si>
+    <t>15/06/2026 12:00</t>
+  </si>
+  <si>
+    <t>12942</t>
+  </si>
+  <si>
+    <t>SESTO CALENDE</t>
+  </si>
+  <si>
+    <t>COMUNE DI SESTO CALENDE</t>
+  </si>
+  <si>
+    <t>ANGERA, CADREZZATE CON OSMATE, COMABBIO, ISPRA, MERCALLO, RANCO, SESTO CALENDE, TAINO, TERNATE, TRAVEDONA-MONATE, VARANO BORGHI, VERGIATE</t>
+  </si>
+  <si>
+    <t>17/04/2026 12:00</t>
+  </si>
+  <si>
+    <t>26/05/2026 12:00</t>
+  </si>
+  <si>
+    <t>13102</t>
+  </si>
+  <si>
+    <t>SOMMA LOMBARDO</t>
+  </si>
+  <si>
+    <t>COMUNE DI SOMMA LOMBARDO</t>
+  </si>
+  <si>
+    <t>ARSAGO SEPRIO, BESNATE, CARDANO AL CAMPO, CASORATE SEMPIONE, FERNO, GOLASECCA, LONATE POZZOLO, SOMMA LOMBARDO, VIZZOLA TICINO</t>
+  </si>
+  <si>
+    <t>28/04/2026 08:00</t>
+  </si>
+  <si>
+    <t>25/07/2026 23:00</t>
+  </si>
+  <si>
+    <t>13022</t>
+  </si>
+  <si>
+    <t>VARESE</t>
+  </si>
+  <si>
+    <t>COMUNE DI VARESE</t>
+  </si>
+  <si>
+    <t>BARASSO, BODIO LOMNAGO, BRINZIO, CASCIAGO, CAZZAGO BRABBIA, COMERIO, GALLIATE LOMBARDO, INARZO, LOZZA, LUVINATE, MALNATE, VARESE</t>
+  </si>
+  <si>
+    <t>22/04/2026 14:00</t>
+  </si>
+  <si>
+    <t>22/06/2026 14:00</t>
+  </si>
+  <si>
+    <t>13082</t>
+  </si>
+  <si>
+    <t>OGLIO PO</t>
+  </si>
+  <si>
+    <t>COMUNE DI CASALMAGGIORE</t>
+  </si>
+  <si>
+    <t>BOZZOLO, CALVATONE, CASALMAGGIORE, CASTELDIDONE, CINGIA DE' BOTTI, COMMESSAGGIO, DOSOLO, GAZZUOLO, GUSSOLA, MARCARIA, MARTIGNANA DI PO, MOTTA BALUFFI, PIADENA DRIZZONA, POMPONESCO, RIVAROLO DEL RE ED UNITI, RIVAROLO MANTOVANO, SABBIONETA, SAN GIOVANNI IN CROCE, SAN MARTINO DALL'ARGINE, SAN MARTINO DEL LAGO, SCANDOLARA RAVARA, SOLAROLO RAINERIO, SPINEDA, TORNATA, TORRICELLA DEL PIZZO, VIADANA, VOLTIDO</t>
+  </si>
+  <si>
+    <t>06/05/2026 15:00</t>
+  </si>
+  <si>
+    <t>10/06/2026 12:00</t>
+  </si>
+  <si>
+    <t>13142</t>
+  </si>
+  <si>
+    <t>VOGHERA E COMUNITÀ MONTANA OLTREPÒ PAVESE</t>
+  </si>
+  <si>
+    <t>COMUNE DI VOGHERA</t>
+  </si>
+  <si>
+    <t>BAGNARIA, BORGO PRIOLO, BORGORATTO MORMOROLO, BRALLO DI PREGOLA, CASEI GEROLA, CECIMA, CODEVILLA, COLLI VERDI, CORANA, CORNALE E BASTIDA, GODIASCO, MENCONICO, MONTALTO PAVESE, MONTESEGALE, PONTE NIZZA, RETORBIDO, RIVANAZZANO TERME, ROCCA SUSELLA, ROMAGNESE, SANTA MARGHERITA DI STAFFORA, SILVANO PIETRA, TORRAZZA COSTE, VAL DI NIZZA, VARZI, VOGHERA, ZAVATTARELLO</t>
+  </si>
+  <si>
+    <t>05/05/2026 09:00</t>
+  </si>
+  <si>
+    <t>12/06/2026 12:00</t>
+  </si>
+  <si>
+    <t>13202</t>
+  </si>
+  <si>
+    <t>VALLE SABBIA</t>
+  </si>
+  <si>
+    <t>COMUNE DI GAVARDO</t>
+  </si>
+  <si>
+    <t>AGNOSINE, ANFO, BAGOLINO, BARGHE, BIONE, CAPOVALLE, CASTO, GAVARDO, IDRO, LAVENONE, MURA, MUSCOLINE, ODOLO, PAITONE, PERTICA ALTA, PERTICA BASSA, PRESEGLIE, PREVALLE, PROVAGLIO VAL SABBIA, ROE' VOLCIANO, SABBIO CHIESE, SERLE, TREVISO BRESCIANO, VALLIO TERME, VESTONE, VILLANUOVA SUL CLISI, VOBARNO</t>
+  </si>
+  <si>
+    <t>19/05/2026 12:00</t>
+  </si>
+  <si>
+    <t>22/06/2026 12:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
@@ -518,51 +785,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" name="Office 2013 - 2022 Theme" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDCE19F2-8C38-4780-9EEF-A322195DDC2A}">
-  <dimension ref="A1:L8"/>
+  <dimension ref="A1:L23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" customWidth="true" width="20.54296875" collapsed="false"/>
     <col min="3" max="4" customWidth="true" width="25.6328125" collapsed="false"/>
     <col min="5" max="5" customWidth="true" width="26.6328125" collapsed="false"/>
     <col min="6" max="6" customWidth="true" width="47.90625" collapsed="false"/>
     <col min="7" max="7" customWidth="true" width="46.453125" collapsed="false"/>
   </cols>
   <sheetData>
     <row ht="18.5" r="1" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
@@ -669,50 +936,395 @@
       <c r="G7" t="s" s="7">
         <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B8" t="s" s="7">
         <v>11</v>
       </c>
       <c r="C8" t="s" s="7">
         <v>24</v>
       </c>
       <c r="D8" t="s" s="7">
         <v>25</v>
       </c>
       <c r="E8" t="s" s="7">
         <v>26</v>
       </c>
       <c r="F8" t="s" s="7">
         <v>27</v>
       </c>
       <c r="G8" t="s" s="7">
         <v>28</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="7">
+        <v>29</v>
+      </c>
+      <c r="B9" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C9" t="s" s="7">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s" s="7">
+        <v>31</v>
+      </c>
+      <c r="E9" t="s" s="7">
+        <v>32</v>
+      </c>
+      <c r="F9" t="s" s="7">
+        <v>33</v>
+      </c>
+      <c r="G9" t="s" s="7">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="7">
+        <v>35</v>
+      </c>
+      <c r="B10" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C10" t="s" s="7">
+        <v>36</v>
+      </c>
+      <c r="D10" t="s" s="7">
+        <v>37</v>
+      </c>
+      <c r="E10" t="s" s="7">
+        <v>38</v>
+      </c>
+      <c r="F10" t="s" s="7">
+        <v>39</v>
+      </c>
+      <c r="G10" t="s" s="7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="7">
+        <v>41</v>
+      </c>
+      <c r="B11" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C11" t="s" s="7">
+        <v>42</v>
+      </c>
+      <c r="D11" t="s" s="7">
+        <v>43</v>
+      </c>
+      <c r="E11" t="s" s="7">
+        <v>44</v>
+      </c>
+      <c r="F11" t="s" s="7">
+        <v>45</v>
+      </c>
+      <c r="G11" t="s" s="7">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="7">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C12" t="s" s="7">
+        <v>48</v>
+      </c>
+      <c r="D12" t="s" s="7">
+        <v>49</v>
+      </c>
+      <c r="E12" t="s" s="7">
+        <v>50</v>
+      </c>
+      <c r="F12" t="s" s="7">
+        <v>51</v>
+      </c>
+      <c r="G12" t="s" s="7">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="7">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C13" t="s" s="7">
+        <v>54</v>
+      </c>
+      <c r="D13" t="s" s="7">
+        <v>55</v>
+      </c>
+      <c r="E13" t="s" s="7">
+        <v>56</v>
+      </c>
+      <c r="F13" t="s" s="7">
+        <v>57</v>
+      </c>
+      <c r="G13" t="s" s="7">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="7">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C14" t="s" s="7">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s" s="7">
+        <v>61</v>
+      </c>
+      <c r="E14" t="s" s="7">
+        <v>62</v>
+      </c>
+      <c r="F14" t="s" s="7">
+        <v>51</v>
+      </c>
+      <c r="G14" t="s" s="7">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="7">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C15" t="s" s="7">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s" s="7">
+        <v>66</v>
+      </c>
+      <c r="E15" t="s" s="7">
+        <v>67</v>
+      </c>
+      <c r="F15" t="s" s="7">
+        <v>68</v>
+      </c>
+      <c r="G15" t="s" s="7">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="7">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C16" t="s" s="7">
+        <v>71</v>
+      </c>
+      <c r="D16" t="s" s="7">
+        <v>72</v>
+      </c>
+      <c r="E16" t="s" s="7">
+        <v>73</v>
+      </c>
+      <c r="F16" t="s" s="7">
+        <v>74</v>
+      </c>
+      <c r="G16" t="s" s="7">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="7">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C17" t="s" s="7">
+        <v>77</v>
+      </c>
+      <c r="D17" t="s" s="7">
+        <v>78</v>
+      </c>
+      <c r="E17" t="s" s="7">
+        <v>79</v>
+      </c>
+      <c r="F17" t="s" s="7">
+        <v>80</v>
+      </c>
+      <c r="G17" t="s" s="7">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="7">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C18" t="s" s="7">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s" s="7">
+        <v>84</v>
+      </c>
+      <c r="E18" t="s" s="7">
+        <v>85</v>
+      </c>
+      <c r="F18" t="s" s="7">
+        <v>86</v>
+      </c>
+      <c r="G18" t="s" s="7">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="7">
+        <v>88</v>
+      </c>
+      <c r="B19" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C19" t="s" s="7">
+        <v>89</v>
+      </c>
+      <c r="D19" t="s" s="7">
+        <v>90</v>
+      </c>
+      <c r="E19" t="s" s="7">
+        <v>91</v>
+      </c>
+      <c r="F19" t="s" s="7">
+        <v>92</v>
+      </c>
+      <c r="G19" t="s" s="7">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="7">
+        <v>94</v>
+      </c>
+      <c r="B20" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C20" t="s" s="7">
+        <v>95</v>
+      </c>
+      <c r="D20" t="s" s="7">
+        <v>96</v>
+      </c>
+      <c r="E20" t="s" s="7">
+        <v>97</v>
+      </c>
+      <c r="F20" t="s" s="7">
+        <v>98</v>
+      </c>
+      <c r="G20" t="s" s="7">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="7">
+        <v>100</v>
+      </c>
+      <c r="B21" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C21" t="s" s="7">
+        <v>101</v>
+      </c>
+      <c r="D21" t="s" s="7">
+        <v>102</v>
+      </c>
+      <c r="E21" t="s" s="7">
+        <v>103</v>
+      </c>
+      <c r="F21" t="s" s="7">
+        <v>104</v>
+      </c>
+      <c r="G21" t="s" s="7">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="7">
+        <v>106</v>
+      </c>
+      <c r="B22" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C22" t="s" s="7">
+        <v>107</v>
+      </c>
+      <c r="D22" t="s" s="7">
+        <v>108</v>
+      </c>
+      <c r="E22" t="s" s="7">
+        <v>109</v>
+      </c>
+      <c r="F22" t="s" s="7">
+        <v>110</v>
+      </c>
+      <c r="G22" t="s" s="7">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="7">
+        <v>112</v>
+      </c>
+      <c r="B23" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C23" t="s" s="7">
+        <v>113</v>
+      </c>
+      <c r="D23" t="s" s="7">
+        <v>114</v>
+      </c>
+      <c r="E23" t="s" s="7">
+        <v>115</v>
+      </c>
+      <c r="F23" t="s" s="7">
+        <v>116</v>
+      </c>
+      <c r="G23" t="s" s="7">
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">