--- v3 (2026-05-23)
+++ v4 (2026-08-21)
@@ -25,404 +25,191 @@
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\alfredo.conti\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr documentId="13_ncr:1_{831DE0C3-A540-4089-94F6-74596ACBCA2B}" revIDLastSave="0" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47"/>
   <bookViews>
     <workbookView windowHeight="11500" windowWidth="19420" xWindow="-110" xr2:uid="{CF347E83-1EF0-4BB4-94D7-2A8199751B49}" yWindow="-110"/>
   </bookViews>
   <sheets>
     <sheet name="Elenco Avvisi aperti" r:id="rId1" sheetId="1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="47">
   <si>
     <t>ID Avviso</t>
   </si>
   <si>
     <t>Piano di Zona</t>
   </si>
   <si>
     <t>Servizi abitativi di Regione Lombardia</t>
   </si>
   <si>
     <t>Data e ora di apertura dell'Avviso ai cittadini</t>
   </si>
   <si>
     <t>Data e ora di chiusura dell'Avviso ai cittadini</t>
   </si>
   <si>
     <t>Avvisi aperti al</t>
   </si>
   <si>
     <t>Comune capofila</t>
   </si>
   <si>
     <t>Comuni del Piano di Zona</t>
   </si>
   <si>
     <t>Anno Regolamento</t>
   </si>
   <si>
-    <t>23/05/2026 16:30:03</t>
-[...2 lines deleted...]
-    <t>12902</t>
+    <t>21/08/2026 21:30:03</t>
+  </si>
+  <si>
+    <t>13442</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>ABBIATEGRASSO</t>
-[...203 lines deleted...]
-    <t>12/05/2026 12:00</t>
+    <t>BASSA BRESCIANA CENTRALE</t>
+  </si>
+  <si>
+    <t>COMUNE DI GOTTOLENGO</t>
+  </si>
+  <si>
+    <t>ALFIANELLO, BAGNOLO MELLA, BASSANO BRESCIANO, CIGOLE, FIESSE, GAMBARA, GHEDI, GOTTOLENGO, ISORELLA, LENO, MANERBIO, MILZANO, OFFLAGA, PAVONE DEL MELLA, PONTEVICO, PRALBOINO, SAN GERVASIO BRESCIANO, SENIGA, VEROLANUOVA, VEROLAVECCHIA</t>
+  </si>
+  <si>
+    <t>15/06/2026 14:00</t>
+  </si>
+  <si>
+    <t>22/08/2026 16:00</t>
+  </si>
+  <si>
+    <t>13522</t>
+  </si>
+  <si>
+    <t>COMO</t>
+  </si>
+  <si>
+    <t>COMUNE DI COMO</t>
+  </si>
+  <si>
+    <t>ALBESE CON CASSANO, BELLAGIO, BLEVIO, BRIENNO, BRUNATE, CARATE URIO, CERNOBBIO, COMO, FAGGETO LARIO, LAGLIO, LEZZENO, LIPOMO, MASLIANICO, MOLTRASIO, MONTANO LUCINO, MONTORFANO, NESSO, POGNANA LARIO, SAN FERMO DELLA BATTAGLIA, TAVERNERIO, TORNO</t>
+  </si>
+  <si>
+    <t>01/07/2026 09:00</t>
+  </si>
+  <si>
+    <t>04/09/2026 12:30</t>
+  </si>
+  <si>
+    <t>13382</t>
+  </si>
+  <si>
+    <t>GRUMELLO</t>
+  </si>
+  <si>
+    <t>COMUNE DI BOLGARE</t>
+  </si>
+  <si>
+    <t>BOLGARE, CALCINATE, CASTELLI CALEPIO, CHIUDUNO, GRUMELLO DEL MONTE, MORNICO AL SERIO, PALOSCO, TELGATE</t>
   </si>
   <si>
     <t>15/06/2026 12:00</t>
   </si>
   <si>
-    <t>12942</t>
-[...104 lines deleted...]
-    <t>22/06/2026 12:00</t>
+    <t>17/09/2026 12:00</t>
+  </si>
+  <si>
+    <t>13542</t>
+  </si>
+  <si>
+    <t>MILANO CITTÀ</t>
+  </si>
+  <si>
+    <t>COMUNE DI MILANO</t>
+  </si>
+  <si>
+    <t>MILANO</t>
+  </si>
+  <si>
+    <t>02/07/2026 09:00</t>
+  </si>
+  <si>
+    <t>16/09/2026 12:00</t>
+  </si>
+  <si>
+    <t>13582</t>
+  </si>
+  <si>
+    <t>SESTO SAN GIOVANNI</t>
+  </si>
+  <si>
+    <t>COMUNE DI SESTO SAN GIOVANNI</t>
+  </si>
+  <si>
+    <t>COLOGNO MONZESE, SESTO SAN GIOVANNI</t>
+  </si>
+  <si>
+    <t>30/06/2026 10:00</t>
+  </si>
+  <si>
+    <t>18/09/2026 16:00</t>
+  </si>
+  <si>
+    <t>13602</t>
+  </si>
+  <si>
+    <t>VALLE TROMPIA</t>
+  </si>
+  <si>
+    <t>COMUNE DI SAREZZO</t>
+  </si>
+  <si>
+    <t>BOVEGNO, BOVEZZO, BRIONE, CAINO, COLLIO, CONCESIO, GARDONE VAL TROMPIA, IRMA, LODRINO, LUMEZZANE, MARCHENO, MARMENTINO, NAVE, PEZZAZE, POLAVENO, SAREZZO, TAVERNOLE SUL MELLA, VILLA CARCINA</t>
+  </si>
+  <si>
+    <t>15/07/2026 09:00</t>
+  </si>
+  <si>
+    <t>06/11/2026 12:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
@@ -785,51 +572,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" name="Office 2013 - 2022 Theme" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDCE19F2-8C38-4780-9EEF-A322195DDC2A}">
-  <dimension ref="A1:L23"/>
+  <dimension ref="A1:L11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" customWidth="true" width="20.54296875" collapsed="false"/>
     <col min="3" max="4" customWidth="true" width="25.6328125" collapsed="false"/>
     <col min="5" max="5" customWidth="true" width="26.6328125" collapsed="false"/>
     <col min="6" max="6" customWidth="true" width="47.90625" collapsed="false"/>
     <col min="7" max="7" customWidth="true" width="46.453125" collapsed="false"/>
   </cols>
   <sheetData>
     <row ht="18.5" r="1" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
@@ -1005,326 +792,50 @@
       <c r="G10" t="s" s="7">
         <v>40</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="7">
         <v>41</v>
       </c>
       <c r="B11" t="s" s="7">
         <v>11</v>
       </c>
       <c r="C11" t="s" s="7">
         <v>42</v>
       </c>
       <c r="D11" t="s" s="7">
         <v>43</v>
       </c>
       <c r="E11" t="s" s="7">
         <v>44</v>
       </c>
       <c r="F11" t="s" s="7">
         <v>45</v>
       </c>
       <c r="G11" t="s" s="7">
         <v>46</v>
-      </c>
-[...274 lines deleted...]
-        <v>117</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">